--- v0 (2025-12-05)
+++ v1 (2026-08-03)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="00000001" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Titolo dell’articolo, in tondo, in grassetto, corpo 16</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EEC6D93" w14:textId="77777777" w:rsidR="00D8035C" w:rsidRDefault="00000000" w:rsidP="00D8035C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
@@ -435,304 +435,305 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000010" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRDefault="00CA3A4D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000011" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRDefault="00000000">
+    <w:p w14:paraId="00000011" w14:textId="7D2CF9F6" w:rsidR="00CA3A4D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Premessa o Introduzione (se prevista), in grassetto, corpo 14</w:t>
       </w:r>
-    </w:p>
-[...211 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="002C7031">
+        <w:rPr>
+          <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000012" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRDefault="00CA3A4D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000013" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Il testo del contributo inizia qui, nel caso sia prevista una Premessa o una Introduzione (non va numerata). In caso contrario, cancellare questo campo e spaziare di 3 righe in corpo 12 rispetto alle parole chiave. Il primo capoverso non prevede il rientro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000014" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il rientro (di ogni capoverso dopo il primo capoverso di ogni paragrafo) è di 0,5 cm. Il testo è in corpo 12. Il font è Times New Roman. Il testo va giustificato a entrambi i margini. L’interlinea è singola. Il </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>template</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – tutti i termini o le espressioni in inglese o in altre lingue straniere che non siano di uso comune nella lingua italiana scritta devono essere scritte in corsivo. Questo, detto per inciso, è un inciso: viene inserito, con funzione parentetica, in un costrutto da cui è sintatticamente indipendente e la sua indipendenza è assicurata da due lineette (–), una all’inizio e una alla fine dell’inciso. (La lineetta non è un trattino (-): si ottiene una lineetta digitando “option + -” in Mac oppure “Alt + 0150” (quattro cifre che devono essere digitate sul tastierino numerico) in Windows.) Prima di questo noiosissimo inciso si diceva che “[i]l </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>template</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” – è già settato con le giuste impostazioni. Con queste impostazioni, il lavoro di </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>editing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sarà più agevole. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000015" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Spaziare di 2 righe in corpo 12 e poi inserire il titolo del paragrafo successivo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000016" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRDefault="00CA3A4D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000017" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRDefault="00CA3A4D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000018" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>1. Titolo del paragrafo, numerato, in grassetto, corpo 14</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000019" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRDefault="00CA3A4D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="236D6F09" w14:textId="77777777" w:rsidR="00E07774" w:rsidRDefault="00000000" w:rsidP="00E07774">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
@@ -895,184 +896,184 @@
     <w:p w14:paraId="0000001B" w14:textId="5393B3AB" w:rsidR="00CA3A4D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Il testo delle citazioni dirette deve essere preceduto e seguito da virgolette alte doppie (“…”). Se all’interno di una citazione diretta compare un’altra citazione, il testo di quest’ultima deve essere preceduto e seguito da virgolette singole (“… ‘…’ …”). Il testo delle citazioni dirette deve essere riportato fedelmente; ogni omissione va segnalata con tre puntini di sospensione tra parentesi quadre ([...]). Gli apici (‘…’) si usano anche per la menzione di un termine, di un’espressione o di una frase, cioè quando si introduce nel discorso un termine, un’espressione o una frase in quanto tali (per es. Il termine ‘apice’ viene dal latino; ‘Il termine ‘apice’ viene dal latino’ è un enunciato dichiarativo).</w:t>
+        <w:t xml:space="preserve">Il testo delle citazioni dirette deve essere preceduto e seguito da virgolette alte doppie (“…”). Se all’interno di una citazione diretta compare un’altra </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>citazione, il testo di quest’ultima deve essere preceduto e seguito da virgolette singole (“… ‘…’ …”). Il testo delle citazioni dirette deve essere riportato fedelmente; ogni omissione va segnalata con tre puntini di sospensione tra parentesi quadre ([...]). Gli apici (‘…’) si usano anche per la menzione di un termine, di un’espressione o di una frase, cioè quando si introduce nel discorso un termine, un’espressione o una frase in quanto tali (per es. Il termine ‘apice’ viene dal latino; ‘Il termine ‘apice’ viene dal latino’ è un enunciato dichiarativo).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000001C" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRDefault="00CA3A4D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="284" w:right="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0000001D" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="284" w:right="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Le citazioni testuali che superino le 40 parole devono essere riportate in corpo 11 e con i margini rientrati di 0,5 cm rispetto al testo principale, spaziandole </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Le citazioni testuali che superino le 40 parole devono essere riportate in corpo 11 e con i margini rientrati di 0,5 cm rispetto al testo principale, spaziandole di 1 riga. Alla fine, prima del punto, va indicato il riferimento (Autore, anno, p./pp. numero).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001E" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRDefault="00CA3A4D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="284" w:right="340"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...19 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0000001F" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nel testo, il rimando alla nota a piè di pagina va posto all’interno della punteggiatura (così</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
+        <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, non così,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="3"/>
+        <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). Fanno eccezione i punti esclamativo e interrogativo che precedono l’esponente di nota. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000020" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRDefault="00CA3A4D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -1477,51 +1478,61 @@
     <w:p w14:paraId="00000030" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Uso della ‘d’ eufonica. Non va messa quando le vocali che si incontrano sono diverse, ad eccezione di alcune espressioni largamente in uso stabilizzate (quali, ad esempio, ‘ad eccezione’ usato poco sopra, e anche ‘ad esempio’ in questa parentesi). Fra due vocali uguali (solo ‘a’ e ‘e’) si mette, a meno che la seconda vocale non sia seguita da una ‘d’: quindi, “e educazione”, non “ed educazione”.</w:t>
+        <w:t xml:space="preserve">Uso della ‘d’ eufonica. Non va messa quando le vocali che si incontrano sono diverse, ad eccezione di alcune espressioni largamente in uso stabilizzate (quali, ad esempio, ‘ad eccezione’ usato poco sopra, e anche ‘ad </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>esempio’ in questa parentesi). Fra due vocali uguali (solo ‘a’ e ‘e’) si mette, a meno che la seconda vocale non sia seguita da una ‘d’: quindi, “e educazione”, non “ed educazione”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000031" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -1616,51 +1627,50 @@
     </w:p>
     <w:p w14:paraId="00000036" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Il primo capoverso non prevede il rientro. Si consigliano titoli sintetici, che non occupino più di una riga. Non sono previsti sottoparagrafi. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000037" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -1853,182 +1863,148 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Articoli</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="00000040" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRPr="00754CD9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00754CD9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lachner, A., Backfisch, I., </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00754CD9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Lachner</w:t>
+        <w:t>Hoogerheide</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00754CD9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, A., </w:t>
+        <w:t xml:space="preserve">, V., van Gog, T., &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00754CD9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Backfisch</w:t>
+        <w:t>Renkl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00754CD9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, I., </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">, A. (2020). Timing matters! Explaining between study phases enhances students’ learning. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00754CD9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Journal of Educational Psychology</w:t>
+      </w:r>
       <w:r w:rsidRPr="00754CD9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, V., van Gog, T., &amp; </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
       <w:r w:rsidRPr="00754CD9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>112</w:t>
+      </w:r>
       <w:r w:rsidRPr="00754CD9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, A. (2020). Timing matters! Explaining between study phases enhances students’ learning. </w:t>
-[...40 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">, 841–853. </w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
-        <w:r w:rsidRPr="00754CD9">
+        <w:r w:rsidR="00CA3A4D" w:rsidRPr="00754CD9">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1037/edu0000396</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00754CD9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000041" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRPr="00754CD9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
@@ -2214,51 +2190,51 @@
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:hyperlink r:id="rId9">
-        <w:r>
+        <w:r w:rsidR="00CA3A4D">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://doi.org/10.7346/-fei-XIX-01-21_01</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000044" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRDefault="00CA3A4D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
@@ -2419,601 +2395,580 @@
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00754CD9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kaufman, K. A., Glass, C. R., &amp; </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Kaufman, K. A., Glass, C. R., &amp; Pineau, T. R. (2018). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754CD9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Mindful sport performance enhancement: Mental training for athletes and coaches</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754CD9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">American </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Psychological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Association.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000049" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRDefault="00CA3A4D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000004A" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Monografie (traduzione)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000004B" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Biesta, G. J. J. (2022). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Riscoprire l’insegnamento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (V. Santarcangelo, Trans.). Raffaello Cortina Editore. (Original work published 2017)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000004C" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRDefault="00CA3A4D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000004D" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Contributi in curatela</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000004E" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRPr="00754CD9" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Morin, E. (1985). Le vie della complessità. In G. Bocchi &amp; M. Ceruti (Eds.), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La sfida della complessità</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (pp. 49–60). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754CD9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Feltrinelli.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000004F" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRPr="00754CD9" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00754CD9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Denzin, N. K., &amp; Lincoln, Y. S. (2018). Introduction: the discipline and practice of qualitative research. In N. K. Denzin &amp; Y. S. Lincoln (Eds.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754CD9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The SAGE Handbook of Qualitative Research</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754CD9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (5th ed., pp. 1–35). SAGE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000050" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRPr="00754CD9" w:rsidRDefault="00CA3A4D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000051" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRPr="00754CD9" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00754CD9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-        <w:t>Pineau</w:t>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Curatele</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000052" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRPr="00754CD9" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00754CD9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Egéa-Kuehne, D. (Ed.). (2008). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754CD9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Levinas and Education. At the Intersection of Faith and Reason</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754CD9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. Routledge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000053" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRPr="00754CD9" w:rsidRDefault="00CA3A4D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000054" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRPr="00754CD9" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00754CD9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Documenti</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00754CD9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> online</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000055" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRPr="00754CD9" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00754CD9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">International Commission on the Futures of Education (2021). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754CD9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Mindful sport performance enhancement: Mental training for athletes and coaches</w:t>
+        <w:t>Reimagining our futures together: a new social contract for education</w:t>
       </w:r>
       <w:r w:rsidRPr="00754CD9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...502 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. UNESCO. Retrieved April 14, 2022, from </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
-        <w:r w:rsidRPr="00754CD9">
+        <w:r w:rsidR="00CA3A4D" w:rsidRPr="00754CD9">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://unevoc.unesco.org/pub/futures_of_education_report_eng.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00754CD9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000056" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRPr="00754CD9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
@@ -3050,51 +3005,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Indicazioni nazionali e nuovi scenari</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00754CD9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Retrieved April 14, 2022, from </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
-        <w:r w:rsidRPr="00754CD9">
+        <w:r w:rsidR="00CA3A4D" w:rsidRPr="00754CD9">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.miur.gov.it/documents/20182/0/Indicazioni+nazionali+e+nuovi+scenari/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00754CD9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000057" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRPr="00754CD9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
@@ -3124,51 +3079,51 @@
         </w:rPr>
         <w:t xml:space="preserve">UNESCO (2017). </w:t>
       </w:r>
       <w:r w:rsidRPr="00754CD9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Education for Sustainable Development Goals: Learning Objectives</w:t>
       </w:r>
       <w:r w:rsidRPr="00754CD9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. United Nations Educational, Scientific and Cultural Organization. Retrieved April 14, 2022, from </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
-        <w:r w:rsidRPr="00754CD9">
+        <w:r w:rsidR="00CA3A4D" w:rsidRPr="00754CD9">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.unesco.de/sites/default/files/2018-08/unesco_education_for_sustainable_development_goals.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00754CD9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000058" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRPr="00754CD9" w:rsidRDefault="00CA3A4D">
       <w:pPr>
         <w:pBdr>
@@ -3254,51 +3209,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> APA Style 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
-        <w:r>
+        <w:r w:rsidR="00CA3A4D">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://apastyle.apa.org/style-grammar-guidelines/references/examples</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000005B" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRDefault="00CA3A4D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
@@ -3352,70 +3307,70 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CA3A4D">
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2268" w:right="2268" w:bottom="2268" w:left="2268" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="143220CD" w14:textId="77777777" w:rsidR="000A323C" w:rsidRDefault="000A323C">
+    <w:p w14:paraId="1B0475FC" w14:textId="77777777" w:rsidR="00A1568E" w:rsidRDefault="00A1568E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28AEDCA2" w14:textId="77777777" w:rsidR="000A323C" w:rsidRDefault="000A323C">
+    <w:p w14:paraId="45C87188" w14:textId="77777777" w:rsidR="00A1568E" w:rsidRDefault="00A1568E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Bembo">
     <w:panose1 w:val="02020502050201020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3426,64 +3381,64 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="00000064" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
@@ -3511,51 +3466,51 @@
     </w:r>
   </w:p>
   <w:p w14:paraId="00000065" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRDefault="00CA3A4D">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="00000061" w14:textId="6DFA0C5A" w:rsidR="00CA3A4D" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:color w:val="000000"/>
@@ -3625,60 +3580,60 @@
     </w:pPr>
   </w:p>
   <w:p w14:paraId="00000063" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRDefault="00CA3A4D">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52913D0F" w14:textId="77777777" w:rsidR="000A323C" w:rsidRDefault="000A323C">
+    <w:p w14:paraId="4602BBB6" w14:textId="77777777" w:rsidR="00A1568E" w:rsidRDefault="00A1568E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FC8F221" w14:textId="77777777" w:rsidR="000A323C" w:rsidRDefault="000A323C">
+    <w:p w14:paraId="6C569869" w14:textId="77777777" w:rsidR="00A1568E" w:rsidRDefault="00A1568E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0000005E" w14:textId="501BBCA9" w:rsidR="00CA3A4D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D8035C">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
@@ -3694,115 +3649,285 @@
       <w:r w:rsidR="00D8035C" w:rsidRPr="00D8035C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Solo per la versione definitiva del contributo:</w:t>
       </w:r>
       <w:r w:rsidR="00D8035C" w:rsidRPr="00D8035C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> s</w:t>
       </w:r>
       <w:r w:rsidRPr="00D8035C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>e il contributo è scritto a più di due mani, inserire qui le attribuzioni. In caso contrario, cancellare questa nota.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="0000005F" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRDefault="00000000">
-[...16 lines deleted...]
-          <w:vertAlign w:val="superscript"/>
+    <w:p w14:paraId="417E3D4A" w14:textId="2F7D2A3E" w:rsidR="002C7031" w:rsidRDefault="002C7031" w:rsidP="002C7031">
+      <w:pPr>
+        <w:pStyle w:val="Testonotaapidipagina"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Rimandonotaapidipagina"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Ogni nuova nota andrà giustificata.</w:t>
+        <w:t xml:space="preserve"> [Nota obbligatoria sull’utilizzo dell’IA] Consapevole/i che l’attività </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C7031">
+        <w:t xml:space="preserve">di </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002C7031">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>copywriting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002C7031">
+        <w:t xml:space="preserve"> (creazione e scrittura) di qualsiasi parte di un contributo (inclusi abstract e bibliografia) mediante strumenti e tecnologie di IA generativa per produrre nuovo materiale </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C7031">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>non è consentita</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, l’autore/l’autrice/gli autori/le autrici dichiara/dichiarano di non aver utilizzato strumenti e tecnologie di IA per attività di </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C7031">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>copy-editing</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F5B84">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C7031">
+        <w:t>oppure</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5B84">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C7031">
+        <w:t xml:space="preserve">dichiara/dichiarano di aver utilizzato strumenti e tecnologie di IA per attività di </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C7031">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>copy-editing</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, aderendo ai principi generali indicati nelle linee guida sull’</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5B84">
+        <w:t>uso dell’</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">IA della rivista </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5B84">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Cultura pedagogica e scenari educativi</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81E12">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidR="00D81E12" w:rsidRPr="00E84FAF">
+          <w:rPr>
+            <w:rStyle w:val="Collegamentoipertestuale"/>
+          </w:rPr>
+          <w:t>https://ojs.pensamultimedia.it/index.php/sipeges/about</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00D81E12">
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> [Nel secondo caso</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5B84">
+        <w:t>, l</w:t>
+      </w:r>
+      <w:r>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C7031">
+        <w:t>autore/</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5B84">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C7031">
+        <w:t>’autrice/</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5B84">
+        <w:t>g</w:t>
+      </w:r>
+      <w:r>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C7031">
+        <w:t>i autori/</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5B84">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C7031">
+        <w:t>e autrici</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5B84">
+        <w:t xml:space="preserve"> devono specificare </w:t>
+      </w:r>
+      <w:r w:rsidR="008F5B84" w:rsidRPr="008F5B84">
+        <w:t>il nome dello strumento utilizzato, la versione (ove disponibile) e la natura del supporto fornito (ad esempio: revisione linguistica, traduzione, supporto alla scrittura, analisi dei dati, generazione di immagini o altri contenuti)</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5B84">
+        <w:t xml:space="preserve"> (vedi anche “</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5B84" w:rsidRPr="008F5B84">
+        <w:t>Tabella sull’uso dell’IA</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5B84">
+        <w:t xml:space="preserve">” nelle </w:t>
+      </w:r>
+      <w:r w:rsidR="008F5B84">
+        <w:t>linee guida sull’</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5B84">
+        <w:t>uso dell’</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5B84">
+        <w:t xml:space="preserve">IA della rivista </w:t>
+      </w:r>
+      <w:r w:rsidR="008F5B84" w:rsidRPr="008F5B84">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Cultura pedagogica e scenari educativi</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5B84">
+        <w:t>).]</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
+    <w:p w14:paraId="0000005F" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ogni nuova nota andrà giustificata.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
     <w:p w14:paraId="00000060" w14:textId="77777777" w:rsidR="00CA3A4D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sì, anche questa.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36372D2A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DC925240"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -3966,106 +4091,113 @@
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7473" w:hanging="284"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8484" w:hanging="284"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2053577538">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="811363825">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="176"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CA3A4D"/>
     <w:rsid w:val="000A323C"/>
+    <w:rsid w:val="002C7031"/>
     <w:rsid w:val="004234F9"/>
     <w:rsid w:val="00474608"/>
+    <w:rsid w:val="005435C9"/>
+    <w:rsid w:val="006A2AAF"/>
     <w:rsid w:val="00754CD9"/>
+    <w:rsid w:val="008F5B84"/>
+    <w:rsid w:val="00A1568E"/>
+    <w:rsid w:val="00BC3B4A"/>
     <w:rsid w:val="00CA3A4D"/>
     <w:rsid w:val="00D8035C"/>
+    <w:rsid w:val="00D81E12"/>
     <w:rsid w:val="00E07774"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="18541259"/>
   <w15:docId w15:val="{3CDAC5CC-47EB-F840-8096-CE62763300D4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4538,50 +4670,51 @@
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
@@ -4750,55 +4883,59 @@
     <w:rsid w:val="009D70F9"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sottotitolo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/edu0000396" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apastyle.apa.org/style-grammar-guidelines/references/examples" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unesco.de/sites/default/files/2018-08/unesco_education_for_sustainable_development_goals.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.miur.gov.it/documents/20182/0/Indicazioni+nazionali+e+nuovi+scenari/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unevoc.unesco.org/pub/futures_of_education_report_eng.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7346/-fei-XIX-01-21_01" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.pensamultimedia.it/index.php/sipeges/about" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5043,49 +5180,64 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion1">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhcMDBeGg7qrlrjKHZPUUlunxjhjg==">AMUW2mWd3yf2smfk84LqAz8pBNXDzHqtAUOCTLUrWy9r4Xw3NuRwUnViriJ0GTVA01eW6u8Ao04M4DnS4qN4h6CSPN11nKDbvxATmvBOYyH1WsjdCdRajb8=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1475</Words>
-  <Characters>8409</Characters>
+  <Characters>8410</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>70</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Titolo</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9865</CharactersWithSpaces>
+  <CharactersWithSpaces>9866</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>referee</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>